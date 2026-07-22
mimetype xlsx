--- v0 (2026-05-09)
+++ v1 (2026-07-22)
@@ -9,154 +9,140 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Documents\Mes documents\P2P\CrowdGest\Vidéo youtube\Déclaration 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E09D89B9-C603-4423-9A96-551F1838B506}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E12C5CC-E3CA-4930-B5EA-FFD4D985C28F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="456" windowWidth="20832" windowHeight="16920" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="17388" yWindow="456" windowWidth="23892" windowHeight="16824" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Déclaration avec calculs" sheetId="1" r:id="rId1"/>
     <sheet name="Crédit impôt étranger" sheetId="2" r:id="rId2"/>
-    <sheet name="Crédit impôt français (8TK)" sheetId="3" r:id="rId3"/>
+    <sheet name="Crédit impôt français- (8TK)" sheetId="5" r:id="rId3"/>
     <sheet name="Sans convention" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Déclaration avec calculs'!$A$1:$E$31</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E2" i="1" l="1"/>
+  <c r="B55" i="5" l="1"/>
+  <c r="E2" i="1"/>
   <c r="E3" i="1"/>
   <c r="E4" i="1"/>
   <c r="E5" i="1"/>
   <c r="E6" i="1"/>
   <c r="E7" i="1"/>
   <c r="E8" i="1"/>
   <c r="E9" i="1"/>
   <c r="E10" i="1"/>
   <c r="E11" i="1"/>
   <c r="E12" i="1"/>
   <c r="E13" i="1"/>
   <c r="E14" i="1"/>
   <c r="E15" i="1"/>
   <c r="E16" i="1"/>
   <c r="E17" i="1"/>
   <c r="E18" i="1"/>
   <c r="E19" i="1"/>
   <c r="E20" i="1"/>
   <c r="E21" i="1"/>
   <c r="E22" i="1"/>
   <c r="E23" i="1"/>
   <c r="E24" i="1"/>
   <c r="E25" i="1"/>
   <c r="E26" i="1"/>
   <c r="E27" i="1"/>
   <c r="E28" i="1"/>
   <c r="E29" i="1"/>
   <c r="E30" i="1"/>
   <c r="E31" i="1"/>
   <c r="D33" i="1"/>
   <c r="C33" i="1"/>
   <c r="E33" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="146">
   <si>
     <t>Plateforme</t>
   </si>
   <si>
     <t>Pays plateforme</t>
   </si>
   <si>
     <t>Lettonie</t>
   </si>
   <si>
-    <t>Croatie</t>
-[...1 lines deleted...]
-  <si>
     <t>Lituanie</t>
   </si>
   <si>
     <t>Estonie</t>
   </si>
   <si>
-    <t>Bulgarie</t>
-[...1 lines deleted...]
-  <si>
     <t>Espagne</t>
   </si>
   <si>
-    <t>République tchèque</t>
-[...7 lines deleted...]
-  <si>
     <t>Taxe prélevées</t>
   </si>
   <si>
     <t>Intérêts bruts</t>
   </si>
   <si>
     <t>Intérêts net</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>11,1%</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Si mesures de développement : crédit = impôt théorique (plafond 15% brut)</t>
   </si>
   <si>
     <t>17,6%</t>
@@ -470,202 +456,121 @@
   <si>
     <t>Andorre</t>
   </si>
   <si>
     <t>Algérie</t>
   </si>
   <si>
     <t>Albanie</t>
   </si>
   <si>
     <t>Observations</t>
   </si>
   <si>
     <t>Taux applicable (sur revenu net)</t>
   </si>
   <si>
     <t>Pays</t>
   </si>
   <si>
     <t>Source : Notice 2047 — Revenus 2025 (DGFIP) — Taux calculés sur le revenu NET d'impôt étranger</t>
   </si>
   <si>
     <t>Intérêts perçus à l'étranger — Crédit d'impôt égal à l'impôt payé à l'étranger</t>
   </si>
   <si>
-    <t>Intérêts exonérés de retenue à la source — aucun CI étranger</t>
-[...106 lines deleted...]
-  <si>
     <t>Intérêts perçus à l'étranger — Crédit d'impôt égal à l'impôt français (case 8TK)</t>
   </si>
   <si>
     <t>Intérêts à déclarer pour leur montant net d'impôt étranger éventuellement prélevé, sans crédit d'impôt compensatoire.</t>
   </si>
   <si>
     <t>Tout pays sans convention</t>
   </si>
   <si>
     <t>Convention fiscale caduque depuis le 5 mars 2024. Se référer à la doctrine BOI-INT-CVB-MLI.</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>Convention fiscale caduque depuis le 8 novembre 2023. Se référer à la doctrine BOI-INT-CVB-BFA.</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>Pas de convention fiscale. Crédit d'impôt accordé uniquement pour les plus-values immobilières (art. L.O. 6214-4 CGCT). Aucun CI pour les intérêts.</t>
   </si>
   <si>
     <t>Saint-Barthélemy</t>
   </si>
   <si>
     <t>Pays / Situation</t>
   </si>
   <si>
     <t>Revenus imposables en France sans crédit d'impôt compensatoire (sauf dispositions internes spécifiques). Source : Notice 2047 — Revenus 2025 (DGFIP)</t>
   </si>
   <si>
     <t>Intérêts perçus à l'étranger — Pays sans convention fiscale / convention caduque</t>
+  </si>
+  <si>
+    <t>N°</t>
+  </si>
+  <si>
+    <t>Taux crédit d'impôt (intérêts nets)</t>
+  </si>
+  <si>
+    <t>Source</t>
+  </si>
+  <si>
+    <t>Notice 2047 — Revenus 2025 (DGFIP) — Liste B (8TK) hors pays avec mention int.c/</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>Égypte</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>Venezuela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Les pays ne figurant pas dans les 2 premières listes n'ont pas le droit au crédit d'impôt sur les intérêts. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="5" formatCode="#,##0\ &quot;€&quot;;\-#,##0\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
@@ -688,52 +593,76 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF595959"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="16">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -742,80 +671,91 @@
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDEEAF1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF2CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F4E79"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE2EFDA"/>
-[...8 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FF375623"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFCE4D6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC55A11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF843C0C"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD6E4F0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="17">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -1013,55 +953,88 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFBFBFBF"/>
       </left>
       <right style="thin">
         <color rgb="FFBFBFBF"/>
       </right>
       <top style="thin">
         <color rgb="FFBFBFBF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFBFBFBF"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="4" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="4" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -1092,80 +1065,105 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="14" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1433,82 +1431,86 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.6640625" style="1" customWidth="1"/>
     <col min="3" max="4" width="17.44140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.44140625" style="1" customWidth="1"/>
     <col min="6" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="19" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D1" s="19" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="E1" s="20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5">
         <f t="shared" ref="E2:E31" si="0">C2-D2</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
@@ -1770,1306 +1772,1604 @@
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A30" s="6"/>
       <c r="B30" s="7"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="10"/>
       <c r="B31" s="11"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="33" spans="1:5" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="14" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="16">
         <f>SUBTOTAL(9,C2:C31)</f>
         <v>0</v>
       </c>
       <c r="D33" s="16">
         <f>SUBTOTAL(9,D2:D31)</f>
         <v>0</v>
       </c>
       <c r="E33" s="17">
         <f>SUBTOTAL(9,E2:E31)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E31" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7D277B3-08E4-41A0-A30F-14E2E6EECDDB}">
   <dimension ref="A1:C83"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A27" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="3" topLeftCell="A38" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="1"/>
     <col min="2" max="2" width="28" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="30" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="28"/>
+      <c r="A1" s="41" t="s">
+        <v>124</v>
+      </c>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A2" s="29" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="28"/>
+      <c r="A2" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
     </row>
     <row r="3" spans="1:3" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="27" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B3" s="27" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="C3" s="27" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="23" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B4" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C4" s="23"/>
     </row>
     <row r="5" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="21" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B5" s="22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C5" s="21"/>
     </row>
     <row r="6" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="23" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C6" s="23"/>
     </row>
     <row r="7" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="21" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C7" s="21"/>
     </row>
     <row r="8" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B8" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C8" s="23"/>
     </row>
     <row r="9" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="21" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B9" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C9" s="21"/>
     </row>
     <row r="10" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B10" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C10" s="23"/>
     </row>
     <row r="11" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="21" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B11" s="22" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C11" s="21" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B12" s="24" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C12" s="23"/>
     </row>
     <row r="13" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="21" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B13" s="22" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C13" s="21"/>
     </row>
     <row r="14" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="25" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B14" s="26" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C14" s="25" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="21" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B15" s="22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C15" s="21"/>
     </row>
     <row r="16" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C16" s="23"/>
     </row>
     <row r="17" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="21" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C17" s="21" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="23" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B18" s="24" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C18" s="23"/>
     </row>
     <row r="19" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="21" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B19" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C19" s="21"/>
     </row>
     <row r="20" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="23" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B20" s="24" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C20" s="23"/>
     </row>
     <row r="21" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="21" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B21" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C21" s="21" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="23" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B22" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C22" s="23"/>
     </row>
     <row r="23" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="21" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B23" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C23" s="21"/>
     </row>
     <row r="24" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B24" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C24" s="23"/>
     </row>
     <row r="25" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="21" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B25" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C25" s="21"/>
     </row>
     <row r="26" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B26" s="24" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C26" s="23"/>
     </row>
     <row r="27" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="21" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B27" s="22" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C27" s="21" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="23" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C28" s="23"/>
     </row>
     <row r="29" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="21" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B29" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C29" s="21"/>
     </row>
     <row r="30" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="23" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B30" s="24" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="21" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B31" s="22" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C31" s="21"/>
     </row>
     <row r="32" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="23" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B32" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C32" s="23"/>
     </row>
     <row r="33" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="21" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B33" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C33" s="21"/>
     </row>
     <row r="34" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="23" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C34" s="23"/>
     </row>
     <row r="35" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="21" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B35" s="22" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C35" s="21"/>
     </row>
     <row r="36" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="23" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C36" s="23"/>
     </row>
     <row r="37" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="21" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B37" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C37" s="21"/>
     </row>
     <row r="38" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="23" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="21" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="B39" s="22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C39" s="21" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C40" s="23"/>
     </row>
     <row r="41" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="21" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B41" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C41" s="21"/>
     </row>
     <row r="42" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="23" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B42" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C42" s="23"/>
     </row>
     <row r="43" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="21" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B43" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C43" s="21"/>
     </row>
     <row r="44" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="23" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C44" s="23"/>
     </row>
     <row r="45" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="21" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B45" s="22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C45" s="21"/>
     </row>
     <row r="46" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C46" s="23"/>
     </row>
     <row r="47" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="21" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B47" s="22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C47" s="21"/>
     </row>
     <row r="48" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="25" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B48" s="26" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C48" s="25" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C49" s="21"/>
     </row>
     <row r="50" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="23" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C50" s="23"/>
     </row>
     <row r="51" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="21" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B51" s="22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C51" s="21"/>
     </row>
     <row r="52" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="23" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B52" s="24" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C52" s="23" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
     </row>
     <row r="53" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="21" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B53" s="22" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C53" s="21"/>
     </row>
     <row r="54" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="23" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C54" s="23" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="55" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="21" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B55" s="22" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="C55" s="21" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="56" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="23" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B56" s="24" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C56" s="23" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="21" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B57" s="22" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C57" s="21"/>
     </row>
     <row r="58" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="23" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C58" s="23" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="21" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B59" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C59" s="21"/>
     </row>
     <row r="60" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="25" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B60" s="26" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C60" s="25" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="61" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="21" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B61" s="22" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C61" s="21" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="62" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C62" s="23"/>
     </row>
     <row r="63" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="21" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B63" s="22" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C63" s="21"/>
     </row>
     <row r="64" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C64" s="23"/>
     </row>
     <row r="65" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="21" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B65" s="22" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C65" s="21"/>
     </row>
     <row r="66" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="23" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C66" s="23"/>
     </row>
     <row r="67" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="21" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B67" s="22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C67" s="21"/>
     </row>
     <row r="68" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="23" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B68" s="24" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C68" s="23" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="21" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B69" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C69" s="21"/>
     </row>
     <row r="70" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="23" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C70" s="23"/>
     </row>
     <row r="71" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="21" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B71" s="22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C71" s="21"/>
     </row>
     <row r="72" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="23" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B72" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C72" s="23"/>
     </row>
     <row r="73" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="21" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B73" s="22" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C73" s="21"/>
     </row>
     <row r="74" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B74" s="24" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="C74" s="23" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="21" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B75" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C75" s="21"/>
     </row>
     <row r="76" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C76" s="23"/>
     </row>
     <row r="77" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="21" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B77" s="22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C77" s="21"/>
     </row>
     <row r="78" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="23" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C78" s="23" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="21" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B79" s="22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C79" s="21"/>
     </row>
     <row r="80" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="25" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B80" s="26" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C80" s="25" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="21" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B81" s="22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C81" s="21" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B82" s="24" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C82" s="23"/>
     </row>
     <row r="83" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="21" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B83" s="22" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C83" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08DB36DF-2540-42A6-8EE2-CA40DB00E7F3}">
-  <dimension ref="A1:B39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2E6ACC3-D4B2-4897-B62F-EFB8D59B2213}">
+  <dimension ref="A1:C55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:B1"/>
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="30" customWidth="1"/>
-    <col min="2" max="2" width="65" customWidth="1"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="38.5546875" customWidth="1"/>
+    <col min="3" max="3" width="40.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="B3" s="32" t="s">
+    <row r="1" spans="1:3" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="45" t="s">
         <v>125</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="B6" s="31" t="s">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+    </row>
+    <row r="2" spans="1:3" ht="28.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="30" t="s">
+        <v>137</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="C2" s="30" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="31" t="s">
         <v>139</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="B3" s="43" t="s">
+        <v>140</v>
+      </c>
+      <c r="C3" s="44"/>
+    </row>
+    <row r="4" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="32">
+        <v>1</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>119</v>
+      </c>
+      <c r="C4" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="34">
+        <v>2</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>118</v>
+      </c>
+      <c r="C5" s="34" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="32">
+        <v>3</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>117</v>
+      </c>
+      <c r="C6" s="32" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="34">
+        <v>4</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>116</v>
+      </c>
+      <c r="C7" s="34" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="32">
+        <v>5</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>115</v>
+      </c>
+      <c r="C8" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="34">
         <v>6</v>
       </c>
-      <c r="B10" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="21" t="s">
+      <c r="B9" s="35" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="32">
+        <v>7</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>113</v>
+      </c>
+      <c r="C10" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="34">
+        <v>8</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>103</v>
+      </c>
+      <c r="C11" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="32">
+        <v>9</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C12" s="32" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="34">
+        <v>10</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>141</v>
+      </c>
+      <c r="C13" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32">
+        <v>11</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="34">
+        <v>12</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="32">
+        <v>13</v>
+      </c>
+      <c r="B16" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="C16" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="34">
+        <v>14</v>
+      </c>
+      <c r="B17" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="C17" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="32">
+        <v>15</v>
+      </c>
+      <c r="B18" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="C18" s="32" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="34">
+        <v>16</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>142</v>
+      </c>
+      <c r="C19" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="32">
+        <v>17</v>
+      </c>
+      <c r="B20" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="C20" s="32" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="34">
+        <v>18</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="C21" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="32">
+        <v>19</v>
+      </c>
+      <c r="B22" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="34">
+        <v>20</v>
+      </c>
+      <c r="B23" s="35" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="32">
+        <v>21</v>
+      </c>
+      <c r="B24" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="32" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="34">
+        <v>22</v>
+      </c>
+      <c r="B25" s="35" t="s">
+        <v>83</v>
+      </c>
+      <c r="C25" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="32">
+        <v>23</v>
+      </c>
+      <c r="B26" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="32" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="34">
+        <v>24</v>
+      </c>
+      <c r="B27" s="35" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="34" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="32">
+        <v>25</v>
+      </c>
+      <c r="B28" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="34">
+        <v>26</v>
+      </c>
+      <c r="B29" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="32">
+        <v>27</v>
+      </c>
+      <c r="B30" s="33" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="34">
+        <v>28</v>
+      </c>
+      <c r="B31" s="35" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="32">
+        <v>29</v>
+      </c>
+      <c r="B32" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="34">
+        <v>30</v>
+      </c>
+      <c r="B33" s="35" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="32">
+        <v>31</v>
+      </c>
+      <c r="B34" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="34">
+        <v>32</v>
+      </c>
+      <c r="B35" s="35" t="s">
+        <v>67</v>
+      </c>
+      <c r="C35" s="34" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="32">
+        <v>33</v>
+      </c>
+      <c r="B36" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="C36" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="34">
+        <v>34</v>
+      </c>
+      <c r="B37" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="21" t="s">
-[...36 lines deleted...]
-      <c r="A16" s="31" t="s">
+      <c r="C37" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="32">
+        <v>35</v>
+      </c>
+      <c r="B38" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="32" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="34">
+        <v>36</v>
+      </c>
+      <c r="B39" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="34" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="32">
+        <v>37</v>
+      </c>
+      <c r="B40" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="C40" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="34">
+        <v>38</v>
+      </c>
+      <c r="B41" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="C41" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="32">
+        <v>39</v>
+      </c>
+      <c r="B42" s="33" t="s">
+        <v>143</v>
+      </c>
+      <c r="C42" s="32" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="34">
+        <v>40</v>
+      </c>
+      <c r="B43" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="C43" s="34" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="32">
+        <v>41</v>
+      </c>
+      <c r="B44" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="34">
+        <v>42</v>
+      </c>
+      <c r="B45" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="34" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="32">
+        <v>43</v>
+      </c>
+      <c r="B46" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="C46" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="34">
+        <v>44</v>
+      </c>
+      <c r="B47" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="32">
+        <v>45</v>
+      </c>
+      <c r="B48" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="34">
+        <v>46</v>
+      </c>
+      <c r="B49" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="C49" s="34" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="32">
+        <v>47</v>
+      </c>
+      <c r="B50" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C50" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="34">
+        <v>48</v>
+      </c>
+      <c r="B51" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="32">
+        <v>49</v>
+      </c>
+      <c r="B52" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C52" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="34">
+        <v>50</v>
+      </c>
+      <c r="B53" s="35" t="s">
+        <v>144</v>
+      </c>
+      <c r="C53" s="34" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="32">
+        <v>51</v>
+      </c>
+      <c r="B54" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="C54" s="32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="31" t="s">
-[...185 lines deleted...]
-      </c>
+      <c r="B55" s="37" t="str">
+        <f>COUNTA(B4:B54)&amp;" pays"</f>
+        <v>51 pays</v>
+      </c>
+      <c r="C55" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:B2"/>
-    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="A1:C1"/>
   </mergeCells>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BD63F3C-6EDC-41CC-AA17-0B2CEC2A3E4F}">
-  <dimension ref="A1:B7"/>
+  <dimension ref="A1:B9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:B1"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
     <col min="2" max="2" width="80" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="36" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="28"/>
+      <c r="A1" s="40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="39"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="28"/>
+      <c r="A2" s="38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2" s="39"/>
     </row>
     <row r="3" spans="1:2" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="36" t="s">
-[...3 lines deleted...]
-        <v>125</v>
+      <c r="A3" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="35" t="s">
-[...3 lines deleted...]
-        <v>173</v>
+      <c r="A4" s="28" t="s">
+        <v>133</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="21" t="s">
-        <v>172</v>
+        <v>131</v>
       </c>
       <c r="B5" s="21" t="s">
-        <v>171</v>
+        <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="35" t="s">
-[...3 lines deleted...]
-        <v>169</v>
+      <c r="A6" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="21" t="s">
-        <v>168</v>
+        <v>127</v>
       </c>
       <c r="B7" s="21" t="s">
-        <v>167</v>
-      </c>
+        <v>126</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="47" t="s">
+        <v>145</v>
+      </c>
+      <c r="B9" s="47"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A9:B9"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Déclaration avec calculs</vt:lpstr>
       <vt:lpstr>Crédit impôt étranger</vt:lpstr>
-      <vt:lpstr>Crédit impôt français (8TK)</vt:lpstr>
+      <vt:lpstr>Crédit impôt français- (8TK)</vt:lpstr>
       <vt:lpstr>Sans convention</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>